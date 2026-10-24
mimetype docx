--- v0 (2026-09-14)
+++ v1 (2026-10-24)
@@ -609,57 +609,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A6329A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t>APA 7th edition. Within a parenthetical group, order references alphabetically by first author surname</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00026EAD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00026EAD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paper should include at least 50 references, with</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> published within the last ten years. At least 80% of references should be primary sources from national and international research articles. Authors are advised to limit self-citation to a maximum of three articles. Citations and the bibliography should follow the 7th edition of the American Psychological Association (APA) style. Authors are encouraged to use a reference manager such as Mendeley, Zotero, RefWorks, or EndNote.</w:t>
+        <w:t xml:space="preserve"> paper should include at least 50 references, with published within the last ten years. At least 80% of references should be primary sources from national and international research articles. Authors are advised to limit self-citation to a maximum of three articles. Citations and the bibliography should follow the 7th edition of the American Psychological Association (APA) style. Authors are encouraged to use a reference manager such as Mendeley, Zotero, RefWorks, or EndNote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFDD798" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E8A489" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -854,56 +848,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9500" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="2500"/>
       </w:tblGrid>
       <w:tr w:rsidR="00096403" w14:paraId="4316DFDC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0B2545"/>
           </w:tcPr>
           <w:p w14:paraId="777547BE" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hypothesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -950,104 +938,92 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0B2545"/>
           </w:tcPr>
           <w:p w14:paraId="228AD4EA" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00096403" w14:paraId="31982A9D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F96E65E" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B10901F" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0575C54A" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121E5B10" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00096403" w14:paraId="7580937B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A78C8C" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77C7A395" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40DB8B55" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00096403">
@@ -1153,58 +1129,58 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00975DA0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FAAD21C" w14:textId="77777777" w:rsidR="00026EAD" w:rsidRDefault="00026EAD">
+    <w:p w14:paraId="04D2B183" w14:textId="77777777" w:rsidR="00473621" w:rsidRDefault="00473621">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0916D480" w14:textId="77777777" w:rsidR="00026EAD" w:rsidRDefault="00026EAD">
+    <w:p w14:paraId="2536127E" w14:textId="77777777" w:rsidR="00473621" w:rsidRDefault="00473621">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -1231,58 +1207,58 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4263CA49" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FIRM Journal of Management Studies — School of Management, President University</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DFBFAB7" w14:textId="77777777" w:rsidR="00026EAD" w:rsidRDefault="00026EAD">
+    <w:p w14:paraId="4A56C5CA" w14:textId="77777777" w:rsidR="00473621" w:rsidRDefault="00473621">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18B3740E" w14:textId="77777777" w:rsidR="00026EAD" w:rsidRDefault="00026EAD">
+    <w:p w14:paraId="4A837A04" w14:textId="77777777" w:rsidR="00473621" w:rsidRDefault="00473621">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40881FCE" w14:textId="77777777" w:rsidR="00096403" w:rsidRDefault="00026EAD">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="4" w:color="C9A227"/>
       </w:pBdr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0B2545"/>
       </w:rPr>
       <w:t>FIRM Journal of Management Studies</w:t>
@@ -1393,53 +1369,56 @@
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00096403"/>
     <w:rsid w:val="00026EAD"/>
     <w:rsid w:val="00096403"/>
+    <w:rsid w:val="00473621"/>
     <w:rsid w:val="005D564C"/>
+    <w:rsid w:val="006F0745"/>
     <w:rsid w:val="00975DA0"/>
     <w:rsid w:val="00A6329A"/>
+    <w:rsid w:val="00F41927"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2951F88C"/>
@@ -1905,50 +1884,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -2029,55 +2009,100 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A6329A"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="id"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F41927"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F41927"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F41927"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F41927"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2337,53 +2362,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>650</Words>
   <Characters>3708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4350</CharactersWithSpaces>